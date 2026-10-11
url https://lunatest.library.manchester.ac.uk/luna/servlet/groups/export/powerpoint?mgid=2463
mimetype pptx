--- v0 (2026-07-30)
+++ v1 (2026-10-11)
@@ -1,61 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="image/jpeg" Extension="jpeg"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml" PartName="/ppt/presentation.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml" PartName="/ppt/presProps.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout10.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml" PartName="/ppt/slideMasters/slideMaster1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml" PartName="/ppt/tableStyles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml" PartName="/ppt/viewProps.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="ppt/presentation.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/thumbnail.jpeg" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId4" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
+  <p:sldIdLst>
+    <p:sldId id="256" r:id="rId6"/>
+    <p:sldId id="257" r:id="rId7"/>
+  </p:sldIdLst>
   <p:sldSz cx="16256000" cy="9144000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
@@ -172,51 +178,51 @@
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/><Relationship Id="rId2" Target="presProps.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps"/><Relationship Id="rId3" Target="viewProps.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps"/><Relationship Id="rId4" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/><Relationship Id="rId5" Target="tableStyles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles"/></Relationships>
+<file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/><Relationship Id="rId2" Target="presProps.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps"/><Relationship Id="rId3" Target="viewProps.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps"/><Relationship Id="rId4" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/><Relationship Id="rId5" Target="tableStyles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles"/><Relationship Id="rId6" Target="slides/slide1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide"/><Relationship Id="rId7" Target="slides/slide2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
@@ -3144,50 +3150,1837 @@
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
+</file>
+
+<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideLayouts/slideLayout7.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId2" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideLayouts/slideLayout7.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+</file>
+
+<file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr name="Picture 2" id="2"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="true"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3238500" y="0"/>
+            <a:ext cx="9779000" cy="9144000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr name="TextBox 3" id="3"/>
+          <p:cNvSpPr txBox="true"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="9144000"/>
+            <a:ext cx="16256000" cy="5753100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t" rtlCol="false"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t/>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true" u="none">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>-------------</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true" u="none">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true" u="none">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>-------------</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true" u="none">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Field Data</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Reference number</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Greek P Add 1166</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Side</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>verso</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image Number</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>JRL16052148</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image Title</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Receipt for the payment of wheat (and money?)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Trismegistos Number</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>&lt;A href="http://www.trismegistos.org/text/697546"&gt; 697546&lt;/a&gt;</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Publication status</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>R. Mazza, ‘P.Ryl.Greek Add. 1166: Christian Prayer Amulet with a Tax Receipt on the Back’, Zeitschrift für Papirologie und Epigraphik 197 (2016), pp. 73-84.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Citation reference</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>ZPE 197 (2016), p. 83-84</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Description</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Remains of a receipt for the payment of wheat and maybe money for the annona. Translation: Village of Tertembuthis embole … through Menas for adaeratio two artabae of wheat, in total 2 artabae of wheat. And for your surety I have made this complete receipt as above written. … Tertembuthis … Menas, assistant, I agree and wrote (?) …</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Creation site</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Egypt: Tertembythis [?]</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Date created</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Carbon dating results: The papyrus was produced between 574 and 660 with a margin of certainty of 95.4 %; between 608 and 650 with a margin of 68.2 %.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Place covered</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Egypt: Tertembythis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Language</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Greek</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Language code</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>grc</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Script</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>grc</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Item height</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>205 mm</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Item width</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>160 mm</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Technique used</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Handwriting</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Support material</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Papyrus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Discovery site</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Egypt</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Notes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Purchased on the antiquities market at some point between 1898 and 1920.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Current repository</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>The University of Manchester Library, U.K.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Category</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Manuscripts</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Sub-Category</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Fragments</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image rights</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>The University of Manchester Library</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Work rights</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>The University of Manchester Library</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image sequence number</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>grcadd1166v</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image technique</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Digital capture by Heritage Imaging, The University of Manchester Library</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Date image captured</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>2016-05-24</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Date: issued</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>2017-11</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Metadata language</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>eng-GB</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr name="Picture 2" id="2"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="true"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3187700" y="0"/>
+            <a:ext cx="9880600" cy="9144000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr name="TextBox 3" id="3"/>
+          <p:cNvSpPr txBox="true"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="9144000"/>
+            <a:ext cx="16256000" cy="5753100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t" rtlCol="false"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t/>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true" u="none">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>-------------</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true" u="none">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true" u="none">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>-------------</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true" u="none">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Field Data</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Reference number</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Greek P Add 1166</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Side</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>recto</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image Number</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>JRL16052147</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image Title</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Christian prayer amulet</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Trismegistos Number</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>&lt;A href="http://www.trismegistos.org/text/697545"&gt; 697545&lt;/a&gt;</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Publication status</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Published: R. Mazza, ‘P.Ryl.Greek Add. 1166: Christian Prayer Amulet with a Tax Receipt on the Back’, Zeitschrift für Papirologie und Epigraphik 197 (2016), pp. 73-84.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Citation reference</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>ZPE 197 (2016), p.79-83</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Description</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Christian prayer amulet. Translation: May you fear, all who rule over the earth. Know, you nations and peoples, that Christ is our God. For he spoke and they came to being, he commanded and they were created; he put all (people) under our feet and delivered us from the will of our enemies. Our God prepared a sacred table in the desert for the people and gave manna of the new covenant of Christ to eat, the Lord's immortal body and the blood of Christ poured for us in remission of sins.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Creation site</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Egypt: Tertembythis [?]</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Date created</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Carbon dating results: The papyrus was produced between 574 and 660 with a margin of certainty of 95.4 %; between 608 and 650 with a margin of 68.2 %.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Language</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Greek</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Language code</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>grc</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Script</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>grc</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Item height</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>205 mm</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Item width</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>160 mm</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Technique used</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Handwriting</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Support material</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Papyrus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Discovery site</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Egypt</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Notes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Purchased on the antiquities market at some point between 1898 and 1920.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Current repository</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>The University of Manchester Library, U.K.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Category</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Manuscripts</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Sub-Category</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Fragments</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image rights</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>The University of Manchester Library</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Work rights</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>The University of Manchester Library</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image sequence number</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>grcadd1166r</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image technique</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Digital capture by Heritage Imaging, The University of Manchester Library</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Date image captured</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>2016-05-24</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Date: issued</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>2017-11</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Metadata language</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>eng-GB</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>