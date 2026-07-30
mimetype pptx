--- v0 (2026-06-09)
+++ v1 (2026-07-30)
@@ -1,65 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="image/jpeg" Extension="jpeg"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml" PartName="/ppt/presentation.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml" PartName="/ppt/presProps.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout10.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml" PartName="/ppt/slideMasters/slideMaster1.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml" PartName="/ppt/tableStyles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml" PartName="/ppt/viewProps.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="ppt/presentation.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/thumbnail.jpeg" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId4" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
-  <p:sldIdLst>
-[...1 lines deleted...]
-  </p:sldIdLst>
   <p:sldSz cx="16256000" cy="9144000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
@@ -176,51 +172,51 @@
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/><Relationship Id="rId2" Target="presProps.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps"/><Relationship Id="rId3" Target="viewProps.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps"/><Relationship Id="rId4" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/><Relationship Id="rId5" Target="tableStyles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles"/><Relationship Id="rId6" Target="slides/slide1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide"/></Relationships>
+<file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/><Relationship Id="rId2" Target="presProps.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps"/><Relationship Id="rId3" Target="viewProps.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps"/><Relationship Id="rId4" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/><Relationship Id="rId5" Target="tableStyles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
@@ -3148,281 +3144,50 @@
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
-</file>
-[...229 lines deleted...]
-</p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>