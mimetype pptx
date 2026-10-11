--- v0 (2026-07-30)
+++ v1 (2026-10-11)
@@ -1,61 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="image/jpeg" Extension="jpeg"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml" PartName="/ppt/presentation.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml" PartName="/ppt/presProps.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout10.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml" PartName="/ppt/slideMasters/slideMaster1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml" PartName="/ppt/tableStyles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml" PartName="/ppt/viewProps.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="ppt/presentation.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/thumbnail.jpeg" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId4" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
+  <p:sldIdLst>
+    <p:sldId id="256" r:id="rId6"/>
+    <p:sldId id="257" r:id="rId7"/>
+  </p:sldIdLst>
   <p:sldSz cx="16256000" cy="9144000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
@@ -172,51 +178,51 @@
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/><Relationship Id="rId2" Target="presProps.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps"/><Relationship Id="rId3" Target="viewProps.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps"/><Relationship Id="rId4" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/><Relationship Id="rId5" Target="tableStyles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles"/></Relationships>
+<file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/><Relationship Id="rId2" Target="presProps.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps"/><Relationship Id="rId3" Target="viewProps.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps"/><Relationship Id="rId4" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/><Relationship Id="rId5" Target="tableStyles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles"/><Relationship Id="rId6" Target="slides/slide1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide"/><Relationship Id="rId7" Target="slides/slide2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
@@ -3144,50 +3150,1687 @@
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
+</file>
+
+<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideLayouts/slideLayout7.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId2" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideLayouts/slideLayout7.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+</file>
+
+<file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr name="Picture 2" id="2"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="true"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1854200" y="0"/>
+            <a:ext cx="12534900" cy="9144000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr name="TextBox 3" id="3"/>
+          <p:cNvSpPr txBox="true"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="9144000"/>
+            <a:ext cx="16256000" cy="5600700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t" rtlCol="false"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t/>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true" u="none">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>-------------</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true" u="none">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true" u="none">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>-------------</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true" u="none">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Field Data</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image Number</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>JRL0803372dc</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Reference Number</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>DDCW/8/18</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Link to Catalogue</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>&lt;A href="http://www.librarysearch.manchester.ac.uk/MU_VU1:BLENDED:44MAN_ELGAR_DSgb135ddcw"&gt;Charles Wesley Papers&lt;/a&gt;</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image Title</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Bristol subscribers</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Parent Work Title</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Manuscript list of subscribers to 'Hymns and Sacred Poems', 1749</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Creator</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Wesley, Charles, 1707-1788</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Creator Role</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Author</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Date Created</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>1749</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Description</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Manuscript list of subscribers to the Wesleys' 'Hymns and Sacred Poems', 1749. The ledger is open at the entry for Bristol. The Wesleys advertised for subscribers prior to the publication of early hymnbooks. Copies would be dispatched to the preachers, who would then distribute them. The original purchase price of the 1749 edition of Hymns and Sacred Poems was five shillings.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Language</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>English</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Subject</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Methodist Church</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Subject</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Religion</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Subject</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Christianity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Subject</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Hymns</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Category of Material</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Archives</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Technique Used</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Handwriting</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Support</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Paper</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Time Period Covered</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>18th Century CE</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Places Covered</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>England: Bristol</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Item Height</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>155 mm</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Item Width</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>189 mm</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Current Repository</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>The University of Manchester Library, U.K.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Provenance</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Methodist Church</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Rights Holder - Image</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>The University of Manchester Library</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Rights Holder - Work</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Trustees for Methodist Church Purposes (TMCP)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Date Captured (yyyy-mm-dd)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>2008-01-28</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image Creation Technique</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Digital capture by Gten</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Date Image Added (yyyy-mm)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>2008-05</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Metadata Language</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>eng-GB</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr name="Picture 2" id="2"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="true"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4610100" y="0"/>
+            <a:ext cx="7035800" cy="9144000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr name="TextBox 3" id="3"/>
+          <p:cNvSpPr txBox="true"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="9144000"/>
+            <a:ext cx="16256000" cy="4838700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t" rtlCol="false"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t/>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true" u="none">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>-------------</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true" u="none">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true" u="none">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>-------------</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true" u="none">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Field Data</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image Number</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>JRL030353tr</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Reference Number</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>DDWes/2/49</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Previous Accession Number</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Wesley Brown Folio 2, page 62</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Link to Catalogue</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>&lt;A href="http://www.librarysearch.manchester.ac.uk/MU_VU1:BLENDED:44MAN_ELGAR_DSgb135ddwf"&gt;The Wesley Family Papers&lt;/a&gt;</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image Title</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Engraving of John Nelson aged sixty-six</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Series Title</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Wesley Family Letters (1739-1797)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Date Created</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>[date not identified]</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Description</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Portrait engraving of the itinerant preacher John Nelson, aged 66. John Nelson was one of the most famous of Wesley's preachers. A poorly educated stonemason, Nelson enjoyed such success as an evangelist in his native Yorkshire that he was nicknamed the 'Apostle of the North'.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Language</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>English</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Language Code</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>eng</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Subject</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Methodist Church</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Category of Material</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Archives</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Sub-Category</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Portraits</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Technique Used</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Engraving</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Support</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Paper</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Time Period Covered</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>18th Century CE</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Current Repository</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>The University of Manchester Library, U.K.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Provenance</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Methodist Church</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Rights Holder - Image</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>The University of Manchester Library</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Rights Holder - Work</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Trustees for Methodist Church Purposes (TMCP)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Notes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>See the Methodist Web Exhibitions</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image Creation Technique</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Digital capture by Heritage Imaging, The University of Manchester Library</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Date Image Added (yyyy-mm)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>2006-07</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Metadata Language</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>eng-GB</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>