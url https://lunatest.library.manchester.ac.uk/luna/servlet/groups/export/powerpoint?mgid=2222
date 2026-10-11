--- v0 (2026-07-29)
+++ v1 (2026-10-11)
@@ -1,61 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="image/jpeg" Extension="jpeg"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml" PartName="/ppt/presentation.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml" PartName="/ppt/presProps.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout10.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml" PartName="/ppt/slideMasters/slideMaster1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml" PartName="/ppt/tableStyles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml" PartName="/ppt/viewProps.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="ppt/presentation.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/thumbnail.jpeg" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/><Relationship Id="rId4" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
+  <p:sldIdLst>
+    <p:sldId id="256" r:id="rId6"/>
+  </p:sldIdLst>
   <p:sldSz cx="16256000" cy="9144000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
@@ -172,51 +176,51 @@
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/><Relationship Id="rId2" Target="presProps.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps"/><Relationship Id="rId3" Target="viewProps.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps"/><Relationship Id="rId4" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/><Relationship Id="rId5" Target="tableStyles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles"/></Relationships>
+<file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/><Relationship Id="rId2" Target="presProps.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps"/><Relationship Id="rId3" Target="viewProps.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps"/><Relationship Id="rId4" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/><Relationship Id="rId5" Target="tableStyles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles"/><Relationship Id="rId6" Target="slides/slide1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideMasters/slideMaster1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster"/></Relationships>
 </file>
@@ -3144,50 +3148,1206 @@
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
+</file>
+
+<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../slideLayouts/slideLayout7.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout"/><Relationship Id="rId2" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+</file>
+
+<file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr name="Picture 2" id="2"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="true"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4622800" y="0"/>
+            <a:ext cx="7010400" cy="9144000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr name="TextBox 3" id="3"/>
+          <p:cNvSpPr txBox="true"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="9144000"/>
+            <a:ext cx="16256000" cy="7556500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t" rtlCol="false"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1100"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t/>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true" u="none">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>-------------</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true" u="none">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true" u="none">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>-------------</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true" u="none">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Field Data</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image Number</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>JRL1215513</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Reference Number</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Spencer 16123</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Link to Catalogue</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>&lt;A href=http://man-fe.hosted.exlibrisgroup.com/MU_VU1:BLENDED:44MAN_ALMA_DS21171731320001631&gt;UoM online catalogue.&lt;/a&gt;</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image Title</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Night the First, on Life, Death and Immortality</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Parent Work Title</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>The complaint, and the consolation;: or, Night thoughts</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Alternative Parent Work Title</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>The complaint or night-thoughts</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Alternative Parent Work Title</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Night thoughts</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Creator</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Young, Edward, 1683-1765</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Creator Role</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Author</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Creator</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Edwards, Richard, active 1792-1801</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Creator Role</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Editor</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Creator</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Blake, William, 1757-1827</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Creator Role</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Illustrator</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Date Created</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>1797</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Publication Details</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>London: printed by R. Noble, for R. Edwards</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Page/Sheet</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>xiii</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image Sequence Number</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>000s</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Description</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Frontispiece to Night the First: Death in the character of an old man, having swept away with one hand part of the family seen in this print, is presenting with the other their spirits to immortality. The engraving has been hand coloured by William Blake.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Language Code</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>eng-GB</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Subject</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>English literature</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Subject</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Poetry</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Category of Material</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Printed</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Sub-Category</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Illustrated works</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Technique Used</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Painting (image-making)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Technique Used</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Engraving (printing process)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Medium</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Watercolour (paint)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Support</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Paper</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Item Height</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opening: 423 mm</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Item Width</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Opening: 640 mm</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Current Repository</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>The University of Manchester Library, U.K.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Provenance</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Spencer, George John Spencer, Earl, 1758-1834, former owner</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Rights Holder - Image</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>The University of Manchester Library</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Rights holder - Work</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>The University of Manchester Library</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Access Rights</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t><![CDATA[<a rel="license" href="http://creativecommons.org/licenses/by-nc-sa/4.0/"><img alt="Creative Commons License" style="border-width:0" src="https://i.creativecommons.org/l/by-nc-sa/4.0/88x31.png" /></a><br />This work is licensed under a <a rel="license" href="http://creativecommons.org/licenses/by-nc-sa/4.0/">Creative Commons Attribution-NonCommercial-ShareAlike 4.0 International License.</a> Copyright of The University of Manchester]]></a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Bibliographic Citation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Young, Edward, 'The complaint, and the consolation; or, Night thoughts' (London: printed by R. Noble, for R. Edwards, 1797)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Date Captured (yyyy-mm-dd)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>2012-03-19</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Multi Page Number</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>95</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Image Creation Technique</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Digital capture by Heritage Imaging, The University of Manchester Library</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Date Image Added (yyyy-mm)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>2012-06</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="true">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>Metadata Language</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="false">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>eng-GB</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:latin typeface="Arial"/>
+              </a:rPr>
+              <a:t>
+</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>